--- v0 (2026-07-04)
+++ v1 (2026-09-13)
@@ -51,53 +51,52 @@
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
-    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -483,51 +482,51 @@
       <c r="B4" t="str">
         <v>Norma Distribution SAS</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SIREN</v>
       </c>
       <c r="B5" t="str">
         <v>842915037</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Période</v>
       </c>
       <c r="B6" t="str">
         <v>mai 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Édité le</v>
       </c>
       <c r="B7" t="str">
-        <v>04/07/2026</v>
+        <v>13/09/2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Édité par</v>
       </c>
       <c r="B8" t="str">
         <v>Camille Vidal</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>SaaS</v>
       </c>
       <c r="B9" t="str">
         <v>tvapilot</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Mode démo</v>
       </c>
       <c r="B10" t="str">
         <v>Non</v>
       </c>